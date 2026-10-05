--- v0 (2026-08-19)
+++ v1 (2026-10-05)
@@ -201,52 +201,60 @@
       <w:r w:rsidR="00AC773C" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>kategorií na základě environmentálních cílů DNSH:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582C5908" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk177202377"/>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Zmírňování změny klimatu – mitigace</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zmírňování změny klimatu – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E7AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>mitigace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="38606FE8" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Přizpůsobení se změně klimatu – adaptace</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B1F59D" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -261,52 +269,60 @@
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Udržitelné využívání a ochrana vodních zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54287C2C" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
-        <w:t>Přechod na oběhové hospodářství – cirkularita</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Přechod na oběhové hospodářství – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E7AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>cirkularita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="303092A8" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Prevence a omezování znečištění ovzduší, vody nebo půdy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5276F55F" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -527,105 +543,105 @@
       <w:r w:rsidR="005163D3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Přílohy nahrajte ke Zprávě o plnění zásady DNSH. Pokud se jedná o přílohy, které jsou povinnou součástí Žádosti o poskytnutí podpory, a jsou tak nahrávány již v jiné části Žádosti o poskytnutí podpory (např. projektová dokumentace nebo PENB), není nutné tyto přílohy přikládat znovu ke Zprávě o plnění zásady DNSH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521D82DD" w14:textId="77777777" w:rsidR="00AF432A" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE715A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro lepší orientaci a návod na vyplňování jednotlivých částí formuláře použijte </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00AE715A" w:rsidRPr="00601DF9">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Metodický pokyn k zásadě DNSH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601DF9" w:rsidRPr="00601DF9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro program Dostupné nájemní bydlení</w:t>
       </w:r>
       <w:r w:rsidR="00601DF9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB1B4D6" w14:textId="307BC737" w:rsidR="00AE715A" w:rsidRPr="00904ACF" w:rsidRDefault="008D1FDA" w:rsidP="005E7AD9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904ACF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Zároveň přikládáme odkaz i na </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00904ACF">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">Průvodce udržitelností </w:t>
         </w:r>
         <w:r w:rsidR="00CD3AC4" w:rsidRPr="00904ACF">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>a zásadou DNSH pro budovy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601DF9" w:rsidRPr="005B6335">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00601DF9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00601DF9" w:rsidRPr="00601DF9">
@@ -781,51 +797,50 @@
         </w:rPr>
         <w:t xml:space="preserve">tento text nahraďte vlastními údaji o projektu. V případě, že se tabulka pro daný typ projektu (novostavba/rekonstrukce/nákup) </w:t>
       </w:r>
       <w:r w:rsidR="001758C8" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>nevyplňuje, není nutné ji upravovat. V tabulkách je možné přidávat řádky či upravovat velikost buněk tabulky dle potřeby projektu a délky textu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5ED2EA" w14:textId="42C45190" w:rsidR="007D4FE9" w:rsidRPr="0063106C" w:rsidRDefault="0063106C" w:rsidP="005E7AD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063106C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pokud v některých tabulkách nebude </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>některý údaj vyplněn</w:t>
       </w:r>
       <w:r w:rsidRPr="0063106C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, smažte prosím </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">instrukce </w:t>
@@ -1074,113 +1089,113 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Název projektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7986" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D129DE4" w14:textId="77777777" w:rsidR="00BA2C13" w:rsidRPr="00760899" w:rsidRDefault="00BA2C13">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C446555" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_headingh.35nkun2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ZMÍRŇOVÁNÍ ZMĚNY KLIMATU – MITIGACE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F07A11" w14:textId="7C5C7782" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
       <w:r w:rsidR="001203C0" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, NÁKUP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD40D10" w14:textId="5B05EFBC" w:rsidR="001203C0" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Montserrat Medium" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Klient odevzdáním Zprávy čestně prohlašuje, že budova není určena k těžbě, skladování, přepravě nebo výrobě fosilních paliv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3287D8AF" w14:textId="63B96CC5" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="00426688">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2038,68 +2053,96 @@
                             </w:r>
                             <w:r w:rsidRPr="005E7AD9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>– doplňte písmeno dle PENB projektu do řádku č. 2</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="273E8774" w14:textId="77777777" w:rsidR="00BA2C13" w:rsidRPr="005E7AD9" w:rsidRDefault="00BA2C13" w:rsidP="00BA2C13">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E7AD9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Hodnota xxx – </w:t>
+                              <w:t xml:space="preserve">Hodnota </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005E7AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>xxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005E7AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> – </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005E7AD9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Spot</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005E7AD9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>řeba primární energie budovy z neobnovitelných zdrojů v kWh/m2.rok – doplňte hodnotu dle PENB projektu do řádku č. 3.</w:t>
+                              <w:t>řeba</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005E7AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> primární energie budovy z neobnovitelných zdrojů v kWh/m2.rok – doplňte hodnotu dle PENB projektu do řádku č. 3.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="23D866B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -2354,51 +2397,51 @@
                             <a:off x="776786" y="0"/>
                             <a:ext cx="1840803" cy="851019"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="57150" cap="flat">
                             <a:solidFill>
                               <a:srgbClr val="FF0000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:round/>
                             <a:tailEnd type="triangle" w="med" len="med"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:group w14:anchorId="11C8CAEC" id="officeArt object" o:spid="_x0000_s1026" alt="Seskupit" style="position:absolute;margin-left:48.8pt;margin-top:45.95pt;width:206.1pt;height:119.15pt;z-index:251658242;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-vertical-relative:line" coordsize="26175,15130" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1cH0ifgIAAGcGAAAOAAAAZHJzL2Uyb0RvYy54bWy8lUtu2zAQhvcFegeC+1oPx5YsWM4ijt1F&#10;0QZIewCGoiQCFEmQjGXfoZfoWdqDdUjJTpygKOoC8UKmyOHwn29mqOX1vhNox4zlSpY4mcQYMUlV&#10;xWVT4m9fNx9yjKwjsiJCSVbiA7P4evX+3bLXBUtVq0TFDAIn0ha9LnHrnC6iyNKWdcROlGYSFmtl&#10;OuLg1TRRZUgP3jsRpXE8j3plKm0UZdbC7HpYxKvgv64ZdV/q2jKHRIlBmwtPE54P/hmtlqRoDNEt&#10;p6MMcoGKjnAJh55crYkj6NHwV646To2yqnYTqrpI1TWnLMQA0STxi2i2Rj3qEEtT9I0+YQK0Lzhd&#10;7JZ+3m2Nvtd3Bkj0ugEW4c3Hsq9N5/9BJdoHZIcTMrZ3iMJkOk+yWb7AiMJaMkumcZYOUGkL5F/t&#10;o+3t2U4oj6edid8ZHQ+OzuT0GgrEPjGw/8fgviWaBbS2AAZ3BvEKAoizaXaV5CnIkqSDeg12KPfC&#10;vAIwPbGyhQVsfwQ1X6R5Mh1YHGnl6TSbToeQ8zROZ4uziEmhjXVbpjrkByVmQnBtvU5SkN0n6wY+&#10;Rys/LdWGCwHzpBAS9SXO5tAXcASBbqoFcWGzVYJX3tDbWdM83AiDdgSaYrOJ4TfKODPzp6yJbQe7&#10;sDREA1Upq0GJkN4hC402yvOYBjB+9KCqQ6gtyGZI4MDx7TIJpTlk8tf3nz8M8RGMibyRY9Ef9Q6F&#10;h2pg/hFqIYAbaz/L5lk+x+h1AyT5VZzHx5zOkjj5S04Fl/+W0FmWzN4moaRwhItbWSF30FD8znAi&#10;G8Gwr6uOVRgJBre8H12e/tDWcJuFTh9vXn9dPn+H8fPvw+o3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;EfTIkOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NQ6uJ2ZRS1FMR&#10;bIXS2zaZJqHZ2ZDdJum/dzzpaXi8x5vvZavJtmLA3jeONEQzBQKpcGVDlYbv/fvTCwgfDJWmdYQa&#10;buhhld/fZSYt3UhfOOxCJbiEfGo01CF0qZS+qNEaP3MdEntn11sTWPaVLHszcrlt5VyppbSmIf5Q&#10;mw43NRaX3dVq+BjNuI6jt2F7OW9ux/3i87CNUOvHh2n9CiLgFP7C8IvP6JAz08ldqfSi1ZA8LznJ&#10;N0pAsL9QCU85aYhjNQeZZ/L/gvwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANXB9In4C&#10;AABnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEfTI&#10;kOAAAAAJAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;">
                 <v:oval id="Shape 8" o:spid="_x0000_s1027" style="position:absolute;top:6928;width:8237;height:8202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWs/nVywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m+0qdrs2La0g9KDCVqHXIRk3SzfJksR26693DoLHmffmvW9Wm9H14kwxdcErmM8K&#10;EOR1MJ1vFXx+vNxVIFJGb7APnhRcKcFmPblZYW3CxTd0PuRWcIhPNSqwOQ+1lElbcphmYSDP2leI&#10;DjOPsZUm4oXDXS/LoniUDjvPDRYHerakT4dvp+DttIvlT3xfvpLWTdpXzXG8WqVup+P2CUSmMf+b&#10;/673hvGLxf3iYV6VDM0/8QLk+hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWs/nVywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="6pt"/>
                 <v:line id="Čára" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="7767,0" to="26175,8510" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAR9urvyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bSgMx&#10;EH0X/Icwgm8226q9rE2LLIqKILT2A4bNuFndTNZkbLd+vREEH+fcZ7kefKf2FFMb2MB4VIAiroNt&#10;uTGwe72/mINKgmyxC0wGjpRgvTo9WWJpw4E3tN9Ko3IIpxINOJG+1DrVjjymUeiJM/cWokfJZ2y0&#10;jXjI4b7Tk6KYao8t5waHPVWO6o/tlzcwVHz9cJSXO/nunqunz+Te43RjzPnZcHsDSmiQf/Gf+9Hm&#10;+cXscnY1nk8W8PtTBkCvfgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAR9urvyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="red" strokeweight="4.5pt">
                   <v:stroke endarrow="block"/>
                 </v:line>
                 <w10:wrap anchory="line"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC773C" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Spotřeba referenční budovy (kWh/m2.rok) – doplňte do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2645,83 +2688,83 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="496888" cy="376431"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="25400" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval w14:anchorId="0EC039EB" id="officeArt object" o:spid="_x0000_s1026" alt="Ovál" style="position:absolute;margin-left:391pt;margin-top:49pt;width:39.15pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3D5KqmgEAACoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O2yAQvlfqOyDuDU42TbNWnD00Si9V&#10;W2m3D0AwxEjAIIaNk7fvgNPstr1V6wMemGH4fmbzcPaOnXRCC6Hj81nDmQ4KehuOHf/5tP+w5gyz&#10;DL10EHTHLxr5w/b9u80YW72AAVyvE6MmAdsxdnzIObZCoBq0lziDqAMlDSQvM23TUfRJjtTdO7Fo&#10;mpUYIfUxgdKIdLqbknxb+xujVf5uDOrMXMcJW65rquuhrGK7ke0xyThYdYUh/wOFlzbQo7dWO5kl&#10;e072n1beqgQIJs8UeAHGWKUrB2Izb/5i8zjIqCsXEgfjTSZ8u7bq2+kx/kgkwxixRQoLi7NJvvwJ&#10;HztXsS43sfQ5M0WHy/vVek3uKkrdfVot7+ZFTPFyOSbMXzR4VoKOa+dsxEJHtvL0FfNU/buqHAfY&#10;W+eqJS6wseOLj8uGXFOSJsM4metlBGf7UliuYDoePrvETpIM3u8b+q4w/igrr+wkDlNdTU3WJ3gO&#10;/YTEhdJQ16G5wnvRpEQH6C9VKlF2ZEilex2e4vjrPcWvR3z7CwAA//8DAFBLAwQUAAYACAAAACEA&#10;DsXrY+MAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF95X4B2uQ2FTUoYUmhDgVApXX&#10;AolAF+yceEgs/Aix04a/Z1jBajSaozvnFpvJGrbHIWjvBJwtEmDoGq+0awW8vW5PM2AhSqek8Q4F&#10;fGOATXk0K2Su/MG94L6KLaMQF3IpoIuxzzkPTYdWhoXv0dHtww9WRlqHlqtBHijcGr5MkjW3Ujv6&#10;0MkebzpsPqvRChjrp3n6/Ph1b8Lt+91OP2zPK70T4uR4ur4CFnGKfzD86pM6lORU+9GpwIyANFtS&#10;lyjgMqNJQLZOVsBqIi/SFfCy4P8rlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtw+S&#10;qpoBAAAqAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DsXrY+MAAAAKAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2pt">
                 <w10:wrap anchory="line"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="235251EC" w14:textId="432DF7F9" w:rsidR="00435B89" w:rsidRPr="00435B89" w:rsidRDefault="00435B89" w:rsidP="00435B89">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435B89">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109C13C4" w14:textId="724D8774" w:rsidR="008E7494" w:rsidRPr="008E7494" w:rsidRDefault="009B1324" w:rsidP="008E7494">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Klient </w:t>
       </w:r>
       <w:r w:rsidR="007675A5" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">odevzdáním Zprávy </w:t>
       </w:r>
@@ -2916,51 +2959,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ANO/NE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A3A496D" w14:textId="67124928" w:rsidR="008E7494" w:rsidRDefault="00D37364" w:rsidP="008E7494">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouze pokud jste uvedli </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37364">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="00AA9D"/>
           <w:u w:color="4BACC6"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -3663,51 +3706,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78E71711" w14:textId="0C7E305C" w:rsidR="00C91A64" w:rsidRPr="005E7AD9" w:rsidRDefault="00B253F7" w:rsidP="005E7AD9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="dn"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rStyle w:val="dn"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Existuje k oblasti instalace kotlů a otopných soustav kladné stanovisko nebo vyjádření </w:t>
             </w:r>
             <w:r w:rsidR="00C91A64" w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rStyle w:val="dn"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>orgánu ochrany životního prostředí?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
@@ -3813,134 +3855,134 @@
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Uveďte název / číslo průvodní dokumentace prokazující výše uvedené skutečnosti (např. vyjádření Krajské hygienické stanice</w:t>
             </w:r>
             <w:r w:rsidR="007675A5" w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> nebo orgánu ochrany životního prostředí)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CEC9CAA" w14:textId="4C9D7F77" w:rsidR="000F2862" w:rsidRPr="005E7AD9" w:rsidRDefault="000F2862" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Podporu na opatření týkající se sítí dálkového vytápění a chlazení, které získávají teplo/chlazení </w:t>
       </w:r>
       <w:r w:rsidR="0066305A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>ze zařízení využívajících zemní plyn, lze výjimečně poskytnout, pokud:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8BE4D6" w14:textId="512FD2E5" w:rsidR="000F2862" w:rsidRPr="005E7AD9" w:rsidRDefault="000F2862" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>jsou součástí systémů „účinného dálkového vytápění a chlazení“ (ve smyslu čl. 2 bodu 41 směrnice 2012/27/EU), které získávají teplo/chlazení ze stávajících zařízení, jež splňují podmínky pro výrobu tepla a elektřiny ze zemního plynu, týkající se flexibilní a účinné výroby elektřiny z plynu nebo kombinované výroby tepla a elektřiny z plynu s emisemi skleníkových plynů nižšími než 250 g CO</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">/kWh za dobu ekonomické životnosti zařízení, která obstojí </w:t>
       </w:r>
       <w:r w:rsidR="0066305A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>i v budoucnu, nebo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC7FEF2" w14:textId="32BA6CCA" w:rsidR="000F2862" w:rsidRDefault="000F2862" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">investice do zařízení na výrobu tepla a elektřiny jsou zahájeny do tří let od modernizace sítě, mají za cíl učinit celý systém účinným (podle definice v čl. 2 bodě 41 směrnice 2012/27/EU) </w:t>
       </w:r>
       <w:r w:rsidR="0066305A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -4065,51 +4107,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>ANO/NE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0712ECDE" w14:textId="7E3EEE53" w:rsidR="004E0D90" w:rsidRPr="004E0D90" w:rsidRDefault="008F0569" w:rsidP="004E0D90">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouze pokud jste uvedli </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37364">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="00AA9D"/>
           <w:u w:color="4BACC6"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -4129,51 +4171,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E0D90" w:rsidRPr="004E0D90">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:u w:color="4BACC6"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004E0D90" w:rsidRPr="004E0D90">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>daný provozovatel se nenachází v Přehledu účinných soustav zásobování tepelnou energií</w:t>
       </w:r>
       <w:r w:rsidR="004E0D90">
         <w:rPr>
-          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="004E0D90">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, předložte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>následující:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086E42E6" w14:textId="2F908F46" w:rsidR="004E0D90" w:rsidRPr="004E0D90" w:rsidRDefault="000F2862" w:rsidP="004E0D90">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -4310,78 +4352,78 @@
           <w:u w:color="4BACC6"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="00AA9D"/>
           <w:u w:color="4BACC6"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> plán na investici do zařízení s cílem učinit zařízení účinným.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCEE8BB" w14:textId="7BA338D3" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PŘIZPŮSOBOVÁNÍ SE ZMĚNĚ KLIMATU – ADAPTACE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C342BF" w14:textId="5070C1EB" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
       <w:r w:rsidR="001203C0" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11315,102 +11357,102 @@
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BCF6132" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="00FB2A7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
               </w:rPr>
               <w:t>Doplňte, jakým způsobem opatření přispívá k minimalizaci dopadu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="424505F5" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="00BA2C13">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UDRŽITELNÉ VYUŽÍVÁNÍ A OCHRANA VODNÍCH ZDROJŮ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D025F25" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFC6D0F" w14:textId="6D1F1EB7" w:rsidR="003740EC" w:rsidRPr="00322708" w:rsidRDefault="00AC773C" w:rsidP="00D60496">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_headingh.2jxsxqh"/>
       <w:bookmarkStart w:id="10" w:name="_headingh.z337ya"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Klient odevzdáním Zprávy čestně prohlašuje, že projekt splňuje čištění odpadních vod ze staveniště a</w:t>
       </w:r>
       <w:r w:rsidR="00F7736F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -11439,88 +11481,88 @@
         <w:t>o </w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">vodovodech a kanalizacích, a </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="005E7AD9">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t>směrnice Evropského parlamentu a Rady 2000/60/ES</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E1B091" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007F612F" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ŘECHOD NA OBĚHOVÉ HOSPODÁŘSTVÍ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313F5875" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F448152" w14:textId="464B096B" w:rsidR="003740EC" w:rsidRDefault="003740EC" w:rsidP="004E0D90">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
@@ -11749,121 +11791,121 @@
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hmotnostního procenta stavebních a demoličních odpadů (min. 70 %), které jsou připraveny k</w:t>
       </w:r>
       <w:r w:rsidR="004E34B0">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6C98">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>opětovnému použití, recyklaci a k jiným druhům materiálového využití, a to včetně zásypů.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37478A98" w14:textId="35E96971" w:rsidR="00322708" w:rsidRDefault="003740EC" w:rsidP="004E0D90">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:right="109"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7301F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Tabulk</w:t>
       </w:r>
       <w:r w:rsidR="00322708">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7301F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00322708">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">4 a 5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7301F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">níže </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7301F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> vyplňuje na základě Katalogu odpadu a způsobu jeho zpracování, který je k dispozici rovněž </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F7301F">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t>na webových stránkách SFPI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tento k</w:t>
       </w:r>
       <w:r w:rsidRPr="003C16FF">
         <w:rPr>
-          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>atalog není nutné předkládat jako přílohu, slouží pouze jako pomůcka k vyplnění plánu):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0F798B" w14:textId="60519C63" w:rsidR="003740EC" w:rsidRPr="00F7736F" w:rsidRDefault="00322708" w:rsidP="00322708">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabulka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -12574,51 +12616,51 @@
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabulka </w:t>
       </w:r>
       <w:r w:rsidR="008F0569">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04234">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. Plán nakládání se stavebním odpadem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1707831D" w14:textId="77777777" w:rsidR="00597963" w:rsidRPr="00BD0B66" w:rsidRDefault="00597963" w:rsidP="00597963">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTable0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -13433,123 +13475,141 @@
         </w:rPr>
         <w:t>Následně po dokončení projektu se dokládá závěrečná zpráva o nakládání s odpadem. Součástí předání díla a závěrečné Zprávy DNSH bude závěrečná zpráva o nakládání s odpadem, která porovná konečný stav s plánem a zdůvodní odchylky. Identifikaci odpadu</w:t>
       </w:r>
       <w:r w:rsidR="00010CE8">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0066305A">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>předloží klient a bude potvrzena příslušným technickým dozorem investora. Přílohou závěrečné zprávy budou doklady</w:t>
       </w:r>
       <w:r w:rsidR="001034B2">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (stavební deník, vážní lístky, apod.)</w:t>
+        <w:t xml:space="preserve"> (stavební deník, vážní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001034B2">
+        <w:rPr>
+          <w:rStyle w:val="dn"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>lístky,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001034B2">
+        <w:rPr>
+          <w:rStyle w:val="dn"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apod.)</w:t>
       </w:r>
       <w:r w:rsidRPr="0066305A">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, které budou potvrzovat výši konečného hmotnostního procenta a výpočty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E5237E" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007F612F" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REVENCE A OMEZOVÁNÍ ZNEČIŠTĚNÍ OVZDUŠÍ, VODY NEBO PŮDY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8F553D" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_headingh.1y810tw"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA, REKONSTRUKCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C5F567" w14:textId="5E44B484" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="00B4456F">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Montserrat Medium" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Klient odevzdáním Zprávy čestně prohlašuje, že stavební prvky a materiály použité při stavbě splňují kritéria stanovená</w:t>
       </w:r>
       <w:r w:rsidR="00072C43">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
@@ -13994,51 +14054,79 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1476ED62" w14:textId="6E89BCAC" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="00265520">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
-              <w:t xml:space="preserve">Přiložte například  fotografii opatření </w:t>
+              <w:t xml:space="preserve">Přiložte </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005E7AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="00AA9D"/>
+                <w:u w:color="4BACC6"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t>například  fotografii</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005E7AD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="00AA9D"/>
+                <w:u w:color="4BACC6"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:bevel/>
+                </w14:textOutline>
+              </w:rPr>
+              <w:t xml:space="preserve"> opatření </w:t>
             </w:r>
             <w:r w:rsidR="00265520">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005E7AD9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
@@ -14679,51 +14767,69 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Klient popíše, jaká byla přijata opatření ke snížení hluku, prachu a emisí znečišťujících látek </w:t>
       </w:r>
       <w:r w:rsidR="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>při stavebních, demoličních (dekonstrukčních) nebo údržbářských pracích. Dle zákona 201/2012 Sb.,</w:t>
+        <w:t>při stavebních, demoličních (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C95624">
+        <w:rPr>
+          <w:rStyle w:val="dn"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>dekonstrukčních</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C95624">
+        <w:rPr>
+          <w:rStyle w:val="dn"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>) nebo údržbářských pracích. Dle zákona 201/2012 Sb.,</w:t>
       </w:r>
       <w:r w:rsidR="008059FD" w:rsidRPr="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C95624">
         <w:rPr>
           <w:rStyle w:val="dn"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>o ochraně ovzduší, se za znečišťující látku považuje každá látka, která svou přítomností v ovzduší má nebo může mít škodlivé účinky na lidské zdraví nebo životní prostředí anebo obtěžuje zápachem.</w:t>
       </w:r>
@@ -14862,149 +14968,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">např. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">brownfield), bylo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>na staveništi provedeno šetření na potenciální kontaminující látky. Klient toto dokládá ekologickým auditem (příp. předběžným průzkumem)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
-          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> vypracovaný</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> dle metodiky Ministerstva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B47F5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">životního prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1085F5A3" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRPr="005E7AD9" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="007F612F" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CHRANA A OBNOVA BIOLOGICKÉ ROZMANITOSTI A EKOSYSTÉMŮ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2D39BD" w14:textId="77777777" w:rsidR="00A04B31" w:rsidRDefault="00AC773C" w:rsidP="005E7AD9">
       <w:pPr>
-        <w:pStyle w:val="Nadpis2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVOSTAVBA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5199E61E" w14:textId="78D5159E" w:rsidR="003303E5" w:rsidRPr="003303E5" w:rsidRDefault="003303E5" w:rsidP="00B4456F">
       <w:pPr>
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Klient odevzdáním </w:t>
       </w:r>
       <w:r w:rsidR="00B4456F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Zprávy čestně prohlašuje, že</w:t>
       </w:r>
       <w:r w:rsidRPr="003303E5">
         <w:rPr>
@@ -16626,217 +16732,225 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00154A73">
         <w:rPr>
           <w:rStyle w:val="Hyperlink2"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">pouze v případě </w:t>
       </w:r>
       <w:r w:rsidR="00F35BBD" w:rsidRPr="005E7AD9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>podání závěrečného vyhodnocení projektu</w:t>
       </w:r>
       <w:r w:rsidR="00154A73">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3067"/>
         <w:gridCol w:w="3067"/>
         <w:gridCol w:w="3068"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B09C9" w14:paraId="66143997" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="009B09C9" w14:paraId="66143997" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABEFF60" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="6ABEFF60" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Oblast, ve které došlo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>k odchylkám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C57E5DC" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="3C57E5DC" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Popis odchylky od původní hodnoty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1319F68D" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="1319F68D" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Zdůvodnění odchylky </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>od původní hodnoty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09C9" w14:paraId="70E51DC8" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="009B09C9" w14:paraId="70E51DC8" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30F242CD" w14:textId="64596989" w:rsidR="009B09C9" w:rsidRPr="00FA08F4" w:rsidRDefault="002C127F" w:rsidP="002C127F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C127F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA08F4">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="009B09C9" w:rsidRPr="00FA08F4">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">mírňování změny </w:t>
             </w:r>
             <w:r w:rsidR="008B1F59" w:rsidRPr="00FA08F4">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">klimatu </w:t>
             </w:r>
             <w:r w:rsidR="008B1F59" w:rsidRPr="00FA08F4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
               </w:rPr>
-              <w:t>– mitigace</w:t>
-            </w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B1F59" w:rsidRPr="00FA08F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+              </w:rPr>
+              <w:t>mitigace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F9905B" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="58F9905B" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
@@ -16859,51 +16973,51 @@
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">zde </w:t>
             </w:r>
             <w:r w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">popište, k jaké odchylce došlo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7923E3BF" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="7923E3BF" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
@@ -16923,108 +17037,108 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">zde </w:t>
             </w:r>
             <w:r w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>popište, proč k odchylce od původní hodnoty došlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09C9" w14:paraId="7FF10162" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="009B09C9" w14:paraId="7FF10162" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B46430" w14:textId="4262C630" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="20B46430" w14:textId="4262C630" w:rsidR="009B09C9" w:rsidRPr="004443A5" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="002C127F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">řizpůsobování se změně </w:t>
             </w:r>
             <w:r w:rsidR="008B1F59" w:rsidRPr="004443A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">klimatu </w:t>
             </w:r>
             <w:r w:rsidR="008B1F59">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>– adaptace</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="437459E2" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="437459E2" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A901C6" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="61A901C6" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Stručně </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
@@ -17038,51 +17152,51 @@
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">zde </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">popište, k jaké odchylce došlo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB5FE7E" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="005F4C99">
+          <w:p w14:paraId="2BB5FE7E" w14:textId="77777777" w:rsidR="009B09C9" w:rsidRDefault="009B09C9" w:rsidP="00102DEA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Stručně </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
@@ -17093,51 +17207,51 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">zde </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>popište, proč k odchylce od původní hodnoty došlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637DD1" w14:paraId="550F3283" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="00637DD1" w14:paraId="550F3283" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B7BA862" w14:textId="5872DAB8" w:rsidR="00637DD1" w:rsidRDefault="00637DD1" w:rsidP="00637DD1">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>3. Udržitelné využívání a ochrana vodních zdrojů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61F7A55F" w14:textId="11F8CAD4" w:rsidR="00637DD1" w:rsidRPr="00C81AC8" w:rsidRDefault="00637DD1" w:rsidP="00637DD1">
             <w:pPr>
@@ -17188,51 +17302,51 @@
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1F59">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Stručně zde popište, proč k odchylce od původní hodnoty došlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720681" w14:paraId="1E0F0745" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="00720681" w14:paraId="1E0F0745" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05CB55F3" w14:textId="76999FAD" w:rsidR="00720681" w:rsidRPr="00FA08F4" w:rsidRDefault="00720681" w:rsidP="00720681">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720681">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA08F4">
               <w:rPr>
@@ -17301,51 +17415,51 @@
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1F59">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Stručně zde popište, proč k odchylce od původní hodnoty došlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720681" w14:paraId="5B1E5CCE" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="00720681" w14:paraId="5B1E5CCE" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73CEACE2" w14:textId="61A14E6C" w:rsidR="00720681" w:rsidRPr="00FA08F4" w:rsidRDefault="00963A71" w:rsidP="00963A71">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00963A71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prevence a omezování znečištění ovzduší, vody nebo půdy</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -17402,51 +17516,51 @@
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1F59">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00AA9D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="4BACC6"/>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Stručně zde popište, proč k odchylce od původní hodnoty došlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720681" w14:paraId="1F5D366E" w14:textId="77777777" w:rsidTr="005F4C99">
+      <w:tr w:rsidR="00720681" w14:paraId="1F5D366E" w14:textId="77777777" w:rsidTr="00102DEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="109EAEE9" w14:textId="2BF7BEB7" w:rsidR="00720681" w:rsidRPr="00FA08F4" w:rsidRDefault="002C127F" w:rsidP="002C127F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C127F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA08F4">
               <w:rPr>
@@ -17785,249 +17899,227 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1753"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E7AD9" w:rsidRPr="005E7AD9" w:rsidSect="00D60496">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1361" w:right="1043" w:bottom="284" w:left="992" w:header="1701" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22AD7AA6" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="5ED3FE4E" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="608DA872" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="152969B5" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2471B61D" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="682A09A4" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Bold">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Avenir Heavy">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat SemiBold">
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Regular">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Montserrat Medium">
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       </w:rPr>
       <w:id w:val="-1769616900"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="20328381" w14:textId="27FB7718" w:rsidR="00AC773C" w:rsidRPr="00E73C43" w:rsidRDefault="00C93C30" w:rsidP="00E73C43">
+      <w:p w14:paraId="20328381" w14:textId="7EE7682D" w:rsidR="00AC773C" w:rsidRPr="00E73C43" w:rsidRDefault="00C93C30" w:rsidP="00E73C43">
         <w:pPr>
-          <w:pStyle w:val="Zpat"/>
+          <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="center" w:pos="4678"/>
             <w:tab w:val="right" w:pos="9781"/>
           </w:tabs>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
         <w:r w:rsidR="00096FEA">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve">ydání </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="00761065">
+        <w:r w:rsidR="00D778F4">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:tab/>
-          <w:t xml:space="preserve">Platnost od </w:t>
-[...17 lines deleted...]
-          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve">Stránka </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
@@ -18108,55 +18200,54 @@
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       </w:rPr>
       <w:id w:val="923927835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="16869953" w14:textId="56F75317" w:rsidR="00223C9E" w:rsidRPr="00EC6C42" w:rsidRDefault="00096FEA" w:rsidP="00223C9E">
         <w:pPr>
-          <w:pStyle w:val="Zpat"/>
+          <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="center" w:pos="4678"/>
             <w:tab w:val="right" w:pos="9781"/>
           </w:tabs>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t>Vydání</w:t>
         </w:r>
         <w:r w:rsidR="00223C9E" w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve"> 1.</w:t>
         </w:r>
         <w:r w:rsidR="002C1E9E">
           <w:rPr>
@@ -18270,141 +18361,141 @@
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00223C9E">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00223C9E" w:rsidRPr="00EC6C42">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="11C5583C" w14:textId="77777777" w:rsidR="00223C9E" w:rsidRDefault="00223C9E">
     <w:pPr>
-      <w:pStyle w:val="Zpat"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33CA1980" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="6F0AF4AB" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="392F8563" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="06039174" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43C95222" w14:textId="77777777" w:rsidR="00AB1A86" w:rsidRDefault="00AB1A86">
+    <w:p w14:paraId="73B13419" w14:textId="77777777" w:rsidR="00012B25" w:rsidRDefault="00012B25">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4F49E30F" w14:textId="3A43FD86" w:rsidR="004E0D90" w:rsidRDefault="004E0D90">
       <w:pPr>
-        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="004E0D90">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Přehled účinných soustav zásobování tepelnou energií </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="342D2402" w14:textId="77777777" w:rsidR="00DB280E" w:rsidRPr="00056A0B" w:rsidRDefault="00DB280E" w:rsidP="00DB280E">
       <w:pPr>
-        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056A0B">
         <w:rPr>
-          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00056A0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="009E0E28">
           <w:rPr>
-            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Metodika Ministerstva životního prostředí</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B31E5E5" w14:textId="273E2BB7" w:rsidR="00AC773C" w:rsidRDefault="00AA6DCB">
     <w:pPr>
       <w:pStyle w:val="Zhlavazpat"/>
@@ -20005,193 +20096,203 @@
   <w:num w:numId="13" w16cid:durableId="273288084">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1909608412">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="185217279">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="919872278">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1150826866">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A04B31"/>
     <w:rsid w:val="0000534F"/>
     <w:rsid w:val="00010CE8"/>
+    <w:rsid w:val="00012B25"/>
     <w:rsid w:val="00012E94"/>
     <w:rsid w:val="00042954"/>
     <w:rsid w:val="000445E3"/>
     <w:rsid w:val="00063A3B"/>
     <w:rsid w:val="00072C43"/>
     <w:rsid w:val="000757F3"/>
     <w:rsid w:val="00075B27"/>
     <w:rsid w:val="00077C81"/>
     <w:rsid w:val="00085DB4"/>
     <w:rsid w:val="00096FEA"/>
     <w:rsid w:val="000C2874"/>
+    <w:rsid w:val="000C47D3"/>
     <w:rsid w:val="000E0BAD"/>
     <w:rsid w:val="000F0D10"/>
     <w:rsid w:val="000F2862"/>
     <w:rsid w:val="000F486A"/>
+    <w:rsid w:val="00102DEA"/>
     <w:rsid w:val="001034B2"/>
     <w:rsid w:val="00113A31"/>
     <w:rsid w:val="001203C0"/>
     <w:rsid w:val="00132EF4"/>
     <w:rsid w:val="001517EB"/>
     <w:rsid w:val="00154A73"/>
     <w:rsid w:val="001561BD"/>
     <w:rsid w:val="001758C8"/>
     <w:rsid w:val="00180667"/>
     <w:rsid w:val="0018180A"/>
     <w:rsid w:val="00191D64"/>
     <w:rsid w:val="001A5C4A"/>
     <w:rsid w:val="001E6A62"/>
     <w:rsid w:val="001F159B"/>
     <w:rsid w:val="00222BE1"/>
     <w:rsid w:val="00223C9E"/>
     <w:rsid w:val="0026292D"/>
     <w:rsid w:val="00265520"/>
     <w:rsid w:val="00266AF0"/>
     <w:rsid w:val="00280666"/>
+    <w:rsid w:val="00294DD1"/>
     <w:rsid w:val="002977A2"/>
     <w:rsid w:val="002A292E"/>
     <w:rsid w:val="002C0B15"/>
     <w:rsid w:val="002C127F"/>
     <w:rsid w:val="002C1E9E"/>
     <w:rsid w:val="002C5210"/>
+    <w:rsid w:val="002D19FB"/>
+    <w:rsid w:val="002D5B0F"/>
     <w:rsid w:val="002E5542"/>
     <w:rsid w:val="002E7FE1"/>
     <w:rsid w:val="003030D8"/>
     <w:rsid w:val="00310F68"/>
     <w:rsid w:val="00320A36"/>
     <w:rsid w:val="00320A47"/>
     <w:rsid w:val="00322708"/>
     <w:rsid w:val="003303E5"/>
     <w:rsid w:val="00334CA3"/>
+    <w:rsid w:val="00340987"/>
     <w:rsid w:val="003434DA"/>
     <w:rsid w:val="00371194"/>
     <w:rsid w:val="003716C4"/>
     <w:rsid w:val="003740EC"/>
     <w:rsid w:val="0038294E"/>
     <w:rsid w:val="0038401D"/>
     <w:rsid w:val="003A0090"/>
     <w:rsid w:val="003A42D2"/>
     <w:rsid w:val="003B1CA1"/>
     <w:rsid w:val="003C16FF"/>
     <w:rsid w:val="003E2181"/>
     <w:rsid w:val="003F6944"/>
     <w:rsid w:val="003F70CD"/>
     <w:rsid w:val="00400692"/>
     <w:rsid w:val="004137D2"/>
     <w:rsid w:val="00417D5F"/>
     <w:rsid w:val="004218BF"/>
     <w:rsid w:val="00426688"/>
     <w:rsid w:val="00431645"/>
     <w:rsid w:val="00435B89"/>
     <w:rsid w:val="00440397"/>
     <w:rsid w:val="004563AE"/>
     <w:rsid w:val="004769A5"/>
+    <w:rsid w:val="00484A82"/>
     <w:rsid w:val="004E0D90"/>
     <w:rsid w:val="004E34B0"/>
     <w:rsid w:val="004E50CC"/>
     <w:rsid w:val="004E6A73"/>
     <w:rsid w:val="004F1186"/>
     <w:rsid w:val="005163D3"/>
     <w:rsid w:val="00520694"/>
     <w:rsid w:val="005247C1"/>
     <w:rsid w:val="00527DE2"/>
     <w:rsid w:val="00542750"/>
     <w:rsid w:val="005441EF"/>
     <w:rsid w:val="00553F3D"/>
     <w:rsid w:val="00567F3F"/>
     <w:rsid w:val="00574A97"/>
     <w:rsid w:val="00583B35"/>
     <w:rsid w:val="00597963"/>
     <w:rsid w:val="00597C16"/>
     <w:rsid w:val="005A128F"/>
     <w:rsid w:val="005B6335"/>
     <w:rsid w:val="005E5AB2"/>
     <w:rsid w:val="005E7AD9"/>
     <w:rsid w:val="00601DF9"/>
     <w:rsid w:val="006079B9"/>
     <w:rsid w:val="00615F36"/>
     <w:rsid w:val="006257C6"/>
     <w:rsid w:val="006267EA"/>
     <w:rsid w:val="0063106C"/>
     <w:rsid w:val="0063162E"/>
     <w:rsid w:val="00635056"/>
     <w:rsid w:val="00637DD1"/>
     <w:rsid w:val="00646605"/>
     <w:rsid w:val="00650AEB"/>
     <w:rsid w:val="00655F10"/>
     <w:rsid w:val="0066305A"/>
     <w:rsid w:val="0066551C"/>
     <w:rsid w:val="006666FD"/>
     <w:rsid w:val="00675C58"/>
     <w:rsid w:val="00676750"/>
     <w:rsid w:val="00685625"/>
     <w:rsid w:val="006A42BB"/>
     <w:rsid w:val="006A4848"/>
     <w:rsid w:val="006A72B2"/>
+    <w:rsid w:val="006B29F3"/>
     <w:rsid w:val="006B4A34"/>
     <w:rsid w:val="006E4C62"/>
     <w:rsid w:val="006F59B6"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="00720681"/>
     <w:rsid w:val="007209BD"/>
     <w:rsid w:val="00732565"/>
     <w:rsid w:val="00733D9F"/>
     <w:rsid w:val="00736B6C"/>
     <w:rsid w:val="00751152"/>
     <w:rsid w:val="00753276"/>
     <w:rsid w:val="007562DD"/>
     <w:rsid w:val="00760899"/>
     <w:rsid w:val="00761065"/>
     <w:rsid w:val="00765467"/>
     <w:rsid w:val="007675A5"/>
     <w:rsid w:val="007A6C98"/>
     <w:rsid w:val="007C1095"/>
     <w:rsid w:val="007D4FE9"/>
     <w:rsid w:val="007F612F"/>
     <w:rsid w:val="008059FD"/>
     <w:rsid w:val="008314DB"/>
     <w:rsid w:val="00842602"/>
     <w:rsid w:val="008447AB"/>
     <w:rsid w:val="00856AF1"/>
@@ -20235,146 +20336,151 @@
     <w:rsid w:val="00AA6DCB"/>
     <w:rsid w:val="00AB1A86"/>
     <w:rsid w:val="00AB4803"/>
     <w:rsid w:val="00AC3B0A"/>
     <w:rsid w:val="00AC773C"/>
     <w:rsid w:val="00AD438D"/>
     <w:rsid w:val="00AE715A"/>
     <w:rsid w:val="00AF432A"/>
     <w:rsid w:val="00AF7332"/>
     <w:rsid w:val="00B10AEB"/>
     <w:rsid w:val="00B20B04"/>
     <w:rsid w:val="00B253F7"/>
     <w:rsid w:val="00B26B3B"/>
     <w:rsid w:val="00B30D05"/>
     <w:rsid w:val="00B4456F"/>
     <w:rsid w:val="00B643C5"/>
     <w:rsid w:val="00B73CDE"/>
     <w:rsid w:val="00B753B3"/>
     <w:rsid w:val="00B7574D"/>
     <w:rsid w:val="00B84460"/>
     <w:rsid w:val="00B946AE"/>
     <w:rsid w:val="00BA1E75"/>
     <w:rsid w:val="00BA2C13"/>
     <w:rsid w:val="00BB26B9"/>
     <w:rsid w:val="00BB7C10"/>
+    <w:rsid w:val="00BC465D"/>
     <w:rsid w:val="00BC485F"/>
     <w:rsid w:val="00BC49F9"/>
+    <w:rsid w:val="00BD610F"/>
     <w:rsid w:val="00BD7929"/>
     <w:rsid w:val="00C03E2A"/>
     <w:rsid w:val="00C0408E"/>
     <w:rsid w:val="00C078C8"/>
     <w:rsid w:val="00C27C76"/>
     <w:rsid w:val="00C50703"/>
     <w:rsid w:val="00C80A0E"/>
     <w:rsid w:val="00C80FC0"/>
     <w:rsid w:val="00C91A64"/>
     <w:rsid w:val="00C93C30"/>
     <w:rsid w:val="00C95624"/>
     <w:rsid w:val="00CA2E94"/>
     <w:rsid w:val="00CD3AC4"/>
     <w:rsid w:val="00CD582E"/>
     <w:rsid w:val="00CE51A6"/>
     <w:rsid w:val="00CF5AF5"/>
     <w:rsid w:val="00D04234"/>
     <w:rsid w:val="00D06D89"/>
     <w:rsid w:val="00D114FD"/>
     <w:rsid w:val="00D15D44"/>
     <w:rsid w:val="00D37364"/>
     <w:rsid w:val="00D51633"/>
     <w:rsid w:val="00D54C20"/>
     <w:rsid w:val="00D60496"/>
     <w:rsid w:val="00D61E7F"/>
     <w:rsid w:val="00D6677F"/>
+    <w:rsid w:val="00D778F4"/>
     <w:rsid w:val="00D77C43"/>
     <w:rsid w:val="00D8289E"/>
     <w:rsid w:val="00D94E43"/>
     <w:rsid w:val="00DA0546"/>
     <w:rsid w:val="00DB280E"/>
     <w:rsid w:val="00DC254C"/>
     <w:rsid w:val="00DD1989"/>
     <w:rsid w:val="00DD6906"/>
     <w:rsid w:val="00DE1B19"/>
     <w:rsid w:val="00DE360E"/>
     <w:rsid w:val="00E0535F"/>
     <w:rsid w:val="00E07DB1"/>
     <w:rsid w:val="00E120D4"/>
     <w:rsid w:val="00E27BC2"/>
     <w:rsid w:val="00E43F80"/>
+    <w:rsid w:val="00E47AB2"/>
     <w:rsid w:val="00E506B9"/>
     <w:rsid w:val="00E57E6E"/>
     <w:rsid w:val="00E632E7"/>
     <w:rsid w:val="00E71CB3"/>
     <w:rsid w:val="00E72925"/>
     <w:rsid w:val="00E73C43"/>
     <w:rsid w:val="00EB0150"/>
     <w:rsid w:val="00EC0E3B"/>
     <w:rsid w:val="00EE35D3"/>
     <w:rsid w:val="00EF02F4"/>
     <w:rsid w:val="00EF36F9"/>
     <w:rsid w:val="00F056C6"/>
     <w:rsid w:val="00F13F98"/>
     <w:rsid w:val="00F17E7A"/>
     <w:rsid w:val="00F35BBD"/>
     <w:rsid w:val="00F36E84"/>
     <w:rsid w:val="00F463C3"/>
     <w:rsid w:val="00F55972"/>
     <w:rsid w:val="00F65BF3"/>
     <w:rsid w:val="00F7301F"/>
     <w:rsid w:val="00F7671B"/>
     <w:rsid w:val="00F7736F"/>
     <w:rsid w:val="00F84E87"/>
     <w:rsid w:val="00F92E1B"/>
     <w:rsid w:val="00FA08F4"/>
     <w:rsid w:val="00FB2A7B"/>
     <w:rsid w:val="00FE1313"/>
+    <w:rsid w:val="77963125"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="79551E8E"/>
-  <w15:docId w15:val="{677FB805-8DA1-4891-A70A-24FBC7A86FDE}"/>
+  <w15:docId w15:val="{C6DECAC4-1667-4D2C-AA76-F924E6DE619B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -20735,153 +20841,153 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00BD7929"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nadpis2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="20"/>
         <w:tab w:val="left" w:pos="426"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat Bold" w:hAnsi="Montserrat Bold" w:cs="Arial Unicode MS"/>
       <w:smallCaps/>
       <w:color w:val="205968"/>
       <w:u w:color="205968"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sledovanodkaz">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567F3F"/>
     <w:rPr>
       <w:color w:val="FF00FF" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zhlavazpat">
     <w:name w:val="Záhlaví a zápatí"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podnadpis">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:next w:val="Text"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat Bold" w:hAnsi="Montserrat Bold" w:cs="Arial Unicode MS"/>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
@@ -20941,243 +21047,243 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="dn">
     <w:name w:val="Žádný"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
     <w:name w:val="Hyperlink.0"/>
     <w:basedOn w:val="dn"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat SemiBold" w:eastAsia="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold" w:cs="Montserrat SemiBold"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
     <w:name w:val="Hyperlink.1"/>
     <w:basedOn w:val="dn"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink2">
     <w:name w:val="Hyperlink.2"/>
     <w:basedOn w:val="dn"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat Bold" w:eastAsia="Montserrat Bold" w:hAnsi="Montserrat Bold" w:cs="Montserrat Bold"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zhlav">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="ZhlavChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA6DCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
-[...2 lines deleted...]
-    <w:link w:val="Zhlav"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA6DCB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zpat">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="ZpatChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA6DCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
-[...2 lines deleted...]
-    <w:link w:val="Zpat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA6DCB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normln"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001203C0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revize">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2016E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezmezer">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009B1324"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mkatabulky">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normlntabulka"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009978B9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odkaznakoment">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC49F9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkomente">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="TextkomenteChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC49F9"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
-[...2 lines deleted...]
-    <w:link w:val="Textkomente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BC49F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pedmtkomente">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textkomente"/>
-[...1 lines deleted...]
-    <w:link w:val="PedmtkomenteChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC49F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
-[...2 lines deleted...]
-    <w:link w:val="Pedmtkomente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC49F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE715A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:rsid w:val="00F056C6"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
     <w:name w:val="Normal Table0"/>
     <w:uiPriority w:val="2"/>
@@ -21193,167 +21299,167 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zkladntext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="ZkladntextChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F7301F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="auto"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
-[...2 lines deleted...]
-    <w:link w:val="Zkladntext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F7301F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normln"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F7301F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="auto"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normln"/>
-    <w:link w:val="TextpoznpodarouChar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D61E7F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
-[...2 lines deleted...]
-    <w:link w:val="Textpoznpodarou"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D61E7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:lang w:bidi="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D61E7F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="508913659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22456,143 +22562,114 @@
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C813BC6C85666C409D9A56DA0F50B6FA" ma:contentTypeVersion="11" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="32fbd25e95876b5e1f409b2bacb96090">
-[...2 lines deleted...]
-    <xsd:import namespace="16aab7cf-b8c8-458f-9a57-0eb391c94b2e"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009DCDE8A0E929BA4F8BE916F9CF29B26E" ma:contentTypeVersion="7" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="1806826dddf0bed8d56d90fb3de536e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4d82944-acc8-4d3b-91e5-80f656bd90ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7ae96beea710aede3fb20f992b6198f" ns2:_="">
+    <xsd:import namespace="c4d82944-acc8-4d3b-91e5-80f656bd90ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3846cd91-acf4-48a6-9c4f-1712bdbb198d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4d82944-acc8-4d3b-91e5-80f656bd90ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ce2ff69e-c7fc-48b4-9994-1787c89782b7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
-    </xsd:element>
-[...13 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -22650,138 +22727,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9325D23-428F-42F7-8421-72B689A9DB82}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F9A820E-A387-0C4F-8DFD-166747C57F28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D54C15E9-629F-455A-B5B2-105C504CB5DB}"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B40C61A6-C513-42B2-8543-2BE545820D17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16aab7cf-b8c8-458f-9a57-0eb391c94b2e"/>
     <ds:schemaRef ds:uri="3846cd91-acf4-48a6-9c4f-1712bdbb198d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6041F8-8645-4716-9190-A66B1F464195}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>18134</Characters>
+  <Pages>1</Pages>
+  <Words>3165</Words>
+  <Characters>18042</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>150</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>21165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="42" baseType="variant">
+    <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>84</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fao.org/interactive/forest-resources-assessment/2020/en/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196679</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>81</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -22850,69 +22918,90 @@
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7536740</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://sfpi.cz/dostupne-bydleni-dokumenty-k-vyzve-c-1/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3538988</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mzp.cz/C1257458002F0DC7/cz/metodiky_ekologicke_zateze/$FILE/Met pokyn 13.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031628</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mzp.cz/C1257458002F0DC7/cz/metodiky_ekologicke_zateze/$FILE/Met pokyn 13.pdf</vt:lpwstr>
+        <vt:lpwstr>https://eru.gov.cz/prehled-ucinnych-soustav-zasobovani-tepelnou-energii-2023</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nývltová Natálie</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C813BC6C85666C409D9A56DA0F50B6FA</vt:lpwstr>
+    <vt:lpwstr>0x0101009DCDE8A0E929BA4F8BE916F9CF29B26E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>cs</vt:lpwstr>
+  </property>
 </Properties>
 </file>